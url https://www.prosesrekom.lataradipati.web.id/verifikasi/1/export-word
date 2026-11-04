--- v0 (2026-09-05)
+++ v1 (2026-11-04)
@@ -2712,51 +2712,51 @@
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mengetahui</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0FE35209" w14:textId="69259E0D" w:rsidR="00A746C9" w:rsidRDefault="00DD112F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="38"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD112F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>ketua</w:t>
+              <w:t>Kepala Dinas Pertanahan dan Tata Ruang DIY</w:t>
             </w:r>
             <w:r w:rsidR="00B65F74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A746C9" w14:paraId="18819364" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9731" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00BAC76F" w14:textId="64A8C39A" w:rsidR="00A746C9" w:rsidRDefault="00DD112F">
             <w:pPr>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>